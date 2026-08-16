--- v0 (2026-06-28)
+++ v1 (2026-08-16)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G101"/>
+  <dimension ref="A1:G105"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ita_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>year_no</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>topic_no</t>
         </is>
       </c>
@@ -1106,2498 +1106,2630 @@
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>O24</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>รายงานผลการดำเนินการป้องกันการทุจริตประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>https://luangnuea.go.th/index.php/report-corruption/send/56-report-corruption/583-report-corruption-2568</t>
         </is>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>284</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>O1</t>
+          <t>O25</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>โครงสร้างเเละอำนาจหน้าที่</t>
+          <t>การนำผลการประเมิน ITA ไปสู่การพัฒนาองค์กร</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/chart-menu</t>
+          <t>https://luangnuea.go.th/index.php/applying-ita</t>
         </is>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>285</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>O1</t>
+          <t>O25</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>โครงสร้างเเละอำนาจหน้าที่</t>
+          <t>การนำผลการประเมิน ITA ไปสู่การพัฒนาองค์กร</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/menu-mobile/power-authority</t>
+          <t>https://luangnuea.go.th/index.php/applying-ita/send/201-applying-ita/633-applying-ita-2568</t>
         </is>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>286</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>O2</t>
+          <t>O26</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลผู้บริหาร</t>
+          <t>รายงานผลการดำเนินการเพื่อส่งเสริมคุณธรรมเเละความโปร่งใสภายในหน่วยงาน ประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/management</t>
+          <t>https://luangnuea.go.th/index.php/report-operation-menu</t>
         </is>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>287</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>O2</t>
+          <t>O26</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลผู้บริหาร</t>
+          <t>รายงานผลการดำเนินการเพื่อส่งเสริมคุณธรรมเเละความโปร่งใสภายในหน่วยงาน ประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/structure</t>
+          <t>https://luangnuea.go.th/index.php/report-operation-menu/send/120-report-operation/632-report-operation-2568</t>
         </is>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>O3</t>
+          <t>O1</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลการติดต่อเเละช่องทางการสอบถาม</t>
+          <t>โครงสร้างเเละอำนาจหน้าที่</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/contact-menu/map</t>
+          <t>https://luangnuea.go.th/index.php/chart-menu</t>
         </is>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>228</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>O3</t>
+          <t>O1</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลการติดต่อเเละช่องทางการสอบถาม</t>
+          <t>โครงสร้างเเละอำนาจหน้าที่</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>https://forum.luangnuea.go.th/</t>
+          <t>https://luangnuea.go.th/index.php/menu-mobile/power-authority</t>
         </is>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>229</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>O4</t>
+          <t>O2</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>ข่าวประชาสัมพันธ์</t>
+          <t>ข้อมูลผู้บริหาร</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/menu-mobile/activity/485-activity20-2-2569</t>
+          <t>https://luangnuea.go.th/index.php/management</t>
         </is>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>230</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>O5</t>
+          <t>O2</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
+          <t>ข้อมูลผู้บริหาร</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/local-plan/send/45-local-plan/180-plan-local-2566-2570</t>
+          <t>https://luangnuea.go.th/index.php/structure</t>
         </is>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>231</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>O5</t>
+          <t>O3</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
+          <t>ข้อมูลการติดต่อเเละช่องทางการสอบถาม</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/local-plan/send/45-local-plan/619-plan-local-2566-2570-edit1</t>
+          <t>https://luangnuea.go.th/index.php/contact-menu/map</t>
         </is>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>232</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>O6</t>
+          <t>O3</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>แผนเเละความก้าวหน้าในการดำเนินงานเเละการใช้งบประมาณประจำปี 2569</t>
+          <t>ข้อมูลการติดต่อเเละช่องทางการสอบถาม</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/575-report-annual-year-2569-m6</t>
+          <t>https://forum.luangnuea.go.th/</t>
         </is>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>233</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>O7</t>
+          <t>O4</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>รายงานผลการดำเนินงาน ประจำปี2568</t>
+          <t>ข่าวประชาสัมพันธ์</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/574-report-annual-year-2568-m12</t>
+          <t>https://luangnuea.go.th/index.php/menu-mobile/activity/485-activity20-2-2569</t>
         </is>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>234</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>O8</t>
+          <t>O5</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการปฏิบัติงานของเจ้าหน้าที่</t>
+          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/operation-manual/send/79-operation-manual/434-manual-user</t>
+          <t>https://luangnuea.go.th/index.php/local-plan/send/45-local-plan/180-plan-local-2566-2570</t>
         </is>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>235</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>O9</t>
+          <t>O5</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
+          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/manual-service-people/send/82-manual-commercial-service/120-manual-trade</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/local-plan/send/45-local-plan/619-plan-local-2566-2570-edit1</t>
+        </is>
+      </c>
+      <c r="F42" s="1"/>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>236</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>O9</t>
+          <t>O6</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
+          <t>แผนเเละความก้าวหน้าในการดำเนินงานเเละการใช้งบประมาณประจำปี 2569</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/manual-service-people/send/90-manual-welfare-service/128-manual-social</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/575-report-annual-year-2569-m6</t>
+        </is>
+      </c>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>237</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>O9</t>
+          <t>O7</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
+          <t>รายงานผลการดำเนินงาน ประจำปี2568</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/manual-service-people/send/88-manual-income-service/126-manual-income</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/574-report-annual-year-2568-m12</t>
+        </is>
+      </c>
+      <c r="F44" s="1"/>
       <c r="G44" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>238</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O8</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการปฏิบัติงานของเจ้าหน้าที่</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/eservice/</t>
+          <t>https://luangnuea.go.th/index.php/operation-manual/send/79-operation-manual/434-manual-user</t>
         </is>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>239</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/eservice/manual1.png</t>
-[...2 lines deleted...]
-      <c r="F46" s="1"/>
+          <t>https://luangnuea.go.th/index.php/manual-service-people/send/82-manual-commercial-service/120-manual-trade</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>การจดทะเบียนพาณิชย์</t>
+        </is>
+      </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>240</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>https://e-service.luangnuea.go.th/</t>
-[...2 lines deleted...]
-      <c r="F47" s="1"/>
+          <t>https://luangnuea.go.th/index.php/manual-service-people/send/90-manual-welfare-service/128-manual-social</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>งานสวัสดิการสังคม</t>
+        </is>
+      </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/static-two-way</t>
-[...2 lines deleted...]
-      <c r="F48" s="1"/>
+          <t>https://luangnuea.go.th/index.php/manual-service-people/send/88-manual-income-service/126-manual-income</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>งานจัดเก็บรายได้</t>
+        </is>
+      </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>242</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>O10</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>E-Service</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/static-two-way/send/172-static-two-way/581-static-two-way-m9-2568</t>
+          <t>https://luangnuea.go.th/eservice/</t>
         </is>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>243</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>O10</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>E-Service</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/static-two-way/send/172-static-two-way/582-static-two-way-m3-2569</t>
+          <t>https://luangnuea.go.th/eservice/manual1.png</t>
         </is>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>244</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel</t>
+          <t>https://e-service.luangnuea.go.th/</t>
         </is>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>245</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/624-report-parcel-2569</t>
+          <t>https://luangnuea.go.th/index.php/static-two-way</t>
         </is>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>246</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/625-report-parcel-2569-xlsx</t>
+          <t>https://luangnuea.go.th/index.php/static-two-way/send/172-static-two-way/581-static-two-way-m9-2568</t>
         </is>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>247</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>O12</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel</t>
+          <t>https://luangnuea.go.th/index.php/static-two-way/send/172-static-two-way/582-static-two-way-m3-2569</t>
         </is>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>248</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>O12</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/622-report-parcel-2568-2</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel</t>
         </is>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>249</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>O12</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/623-report-parcel-2568-2-xlsx</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/624-report-parcel-2569</t>
         </is>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>250</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>O13</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>หลักเกณฑ์เเละเเผนการบริหารเเละพัฒนาทรัพยากรบุคคล ประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/625-report-parcel-2569-xlsx</t>
         </is>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>251</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>O13</t>
+          <t>O12</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>หลักเกณฑ์เเละเเผนการบริหารเเละพัฒนาทรัพยากรบุคคล ประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/policy-human</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel</t>
         </is>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>252</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2568</t>
+          <t>2569</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>O1</t>
+          <t>O12</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>โครงสร้างเเละอำนาจหน้าที่</t>
+          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/622-report-parcel-2568-2</t>
         </is>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>253</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2568</t>
+          <t>2569</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>O1</t>
+          <t>O12</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>โครงสร้างเเละอำนาจหน้าที่</t>
+          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/chart-menu</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/623-report-parcel-2568-2-xlsx</t>
         </is>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>254</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2568</t>
+          <t>2569</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>O1</t>
+          <t>O13</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>โครงสร้างเเละอำนาจหน้าที่</t>
+          <t>หลักเกณฑ์เเละเเผนการบริหารเเละพัฒนาทรัพยากรบุคคล ประจำปีงบประมาณ พ.ศ. 2569</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/power-authority/summary/92-power-authority/129-power-authority</t>
+          <t>https://luangnuea.go.th/index.php</t>
         </is>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>255</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2568</t>
+          <t>2569</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>O2</t>
+          <t>O13</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลผู้บริหาร</t>
+          <t>หลักเกณฑ์เเละเเผนการบริหารเเละพัฒนาทรัพยากรบุคคล ประจำปีงบประมาณ พ.ศ. 2569</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/management</t>
+          <t>https://luangnuea.go.th/index.php/policy-human</t>
         </is>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>180</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>O2</t>
+          <t>O1</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลผู้บริหาร</t>
+          <t>โครงสร้างเเละอำนาจหน้าที่</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/structure</t>
+          <t>https://www.luangnuea.go.th/</t>
         </is>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>181</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>O3</t>
+          <t>O1</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลการติดต่อ</t>
+          <t>โครงสร้างเเละอำนาจหน้าที่</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/contact</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/chart-menu</t>
+        </is>
+      </c>
+      <c r="F64" s="1"/>
       <c r="G64" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>182</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>O3</t>
+          <t>O1</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลการติดต่อ</t>
+          <t>โครงสร้างเเละอำนาจหน้าที่</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>https://forum.luangnuea.go.th/</t>
+          <t>https://www.luangnuea.go.th/index.php/power-authority/summary/92-power-authority/129-power-authority</t>
         </is>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>183</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>O3</t>
+          <t>O2</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลการติดต่อ</t>
+          <t>ข้อมูลผู้บริหาร</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>https://forum.luangnuea.go.th/forumdisplay.php?fid=3</t>
+          <t>https://www.luangnuea.go.th/index.php/management</t>
         </is>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>184</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>O4</t>
+          <t>O2</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>ข่าวประชาสัมพันธ์</t>
+          <t>ข้อมูลผู้บริหาร</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.luangnuea.go.th/index.php/structure</t>
+        </is>
+      </c>
+      <c r="F67" s="1"/>
       <c r="G67" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>185</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>O5</t>
+          <t>O3</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
+          <t>ข้อมูลการติดต่อ</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/local-plan/summary/45-local-plan/180-plan-local-2566-2570</t>
+          <t>https://www.luangnuea.go.th/index.php/contact</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>ดูจากสารบัญ จะอยู่หน้าที่ 84-86</t>
+          <t>ระบุตำเเหน่งช่องทางไหนตอบเว็บ</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>189</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>O7</t>
+          <t>O3</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>รายงานผลการดำเนินงาน ประจำปี2567</t>
+          <t>ข้อมูลการติดต่อ</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/473-report-annual-year-2567-m12</t>
+          <t>https://forum.luangnuea.go.th/</t>
         </is>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>190</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>O8</t>
+          <t>O3</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการปฏิบัติงานของเจ้าหน้าที่</t>
+          <t>ข้อมูลการติดต่อ</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/operation-manual/summary/79-operation-manual/434-manual-user</t>
+          <t>https://forum.luangnuea.go.th/forumdisplay.php?fid=3</t>
         </is>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>191</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>O9</t>
+          <t>O4</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
+          <t>ข่าวประชาสัมพันธ์</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/manual-service-people/summary/82-manual-commercial-service/120-manual-trade</t>
+          <t>https://www.luangnuea.go.th/</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>การจดทะเบียนพาณิชย์</t>
+          <t>ระบุตำเเหน่ง QR code EIT ด้วย</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>192</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>O9</t>
+          <t>O5</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
+          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/manual-service-people/summary/90-manual-welfare-service/128-manual-social</t>
+          <t>https://www.luangnuea.go.th/index.php/local-plan/summary/45-local-plan/180-plan-local-2566-2570</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>งานสวัสดิการสังคม</t>
+          <t>ดูจากสารบัญ จะอยู่หน้าที่ 84-86</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>193</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O7</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>รายงานผลการดำเนินงาน ประจำปี2567</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/manual-eservice/summary/173-manual-eservice/437-manual-online</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/473-report-annual-year-2567-m12</t>
+        </is>
+      </c>
+      <c r="F73" s="1"/>
       <c r="G73" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>194</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O8</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการปฏิบัติงานของเจ้าหน้าที่</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>https://e-service.luangnuea.go.th/</t>
+          <t>https://www.luangnuea.go.th/index.php/operation-manual/summary/79-operation-manual/434-manual-user</t>
         </is>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>195</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>https://e-service.luangnuea.go.th/table_disaster/add</t>
-[...2 lines deleted...]
-      <c r="F75" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/manual-service-people/summary/82-manual-commercial-service/120-manual-trade</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>การจดทะเบียนพาณิชย์</t>
+        </is>
+      </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>196</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลเชิงสถิติการให้บริการ</t>
+          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/static-two-way/summary/172-static-two-way/470-static-two-way-m3-2567</t>
+          <t>https://www.luangnuea.go.th/index.php/manual-service-people/summary/90-manual-welfare-service/128-manual-social</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลสถิติการให้บริการ 1 ต.ค 66- 31 มี.ค 67</t>
+          <t>งานสวัสดิการสังคม</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>197</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลเชิงสถิติการให้บริการ</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/static-two-way/summary/172-static-two-way/471-static-two-way-m9-2567</t>
+          <t>https://www.luangnuea.go.th/index.php/manual-eservice/summary/173-manual-eservice/437-manual-online</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลสถิติการให้บริการ 1 เม.ย 67- 30 ก.ย 67</t>
+          <t>ช่องทาง E- service อยู่หน้าเว็บไซต์เทศบาลตำบลหลวงเหนือ มุมขวา เลื่อนลงมาต่อจากหัวข้อรายงานผลการดำเนินการ</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>198</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลเชิงสถิติการให้บริการ</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>https://www.static.luangnuea.go.th/home</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://e-service.luangnuea.go.th/</t>
+        </is>
+      </c>
+      <c r="F78" s="1"/>
       <c r="G78" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>199</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>O12</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>รายการการจัดซื้อจัดจ้างหรือการจัดหาพัสดุเเละความก้าวหน้าการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/summary/43-annual-parcel/557-report-parcel-2568</t>
+          <t>https://e-service.luangnuea.go.th/table_disaster/add</t>
         </is>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>200</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>O12</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>รายการการจัดซื้อจัดจ้างหรือการจัดหาพัสดุเเละความก้าวหน้าการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+          <t>ข้อมูลเชิงสถิติการให้บริการ</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/summary/43-annual-parcel/558-report-parcel-2568-pdf</t>
-[...2 lines deleted...]
-      <c r="F80" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/static-two-way/summary/172-static-two-way/470-static-two-way-m3-2567</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>ข้อมูลสถิติการให้บริการ 1 ต.ค 66- 31 มี.ค 67</t>
+        </is>
+      </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>201</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>O13</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>รายงานผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2567</t>
+          <t>ข้อมูลเชิงสถิติการให้บริการ</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/annual-parcel/summary/43-annual-parcel/479-report-parcel-2567-4</t>
-[...2 lines deleted...]
-      <c r="F81" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/static-two-way/summary/172-static-two-way/471-static-two-way-m9-2567</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>ข้อมูลสถิติการให้บริการ 1 เม.ย 67- 30 ก.ย 67</t>
+        </is>
+      </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>202</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>O14</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>เเผนการบริหารเเละพัฒนาทรัพยากรบุคคล</t>
+          <t>ข้อมูลเชิงสถิติการให้บริการ</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/policy-human/summary/72-policy-human/480-plan-personal-2568</t>
-[...2 lines deleted...]
-      <c r="F82" s="1"/>
+          <t>https://www.static.luangnuea.go.th/home</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>เเผนภูมิ</t>
+        </is>
+      </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>203</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>O15</t>
+          <t>O12</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>รายงานผลการบริหารเเละพัฒนาทรัพยากรบุคคลประจำปี พ.ศ. 2567</t>
+          <t>รายการการจัดซื้อจัดจ้างหรือการจัดหาพัสดุเเละความก้าวหน้าการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/report-manager-human/summary/74-report-manager-human/484-report-manager-human-2567</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/summary/43-annual-parcel/557-report-parcel-2568</t>
         </is>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>204</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>O16</t>
+          <t>O12</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>ประมวลจริยธรรมเเละการขับเคลื่อนจริยธรรม</t>
+          <t>รายการการจัดซื้อจัดจ้างหรือการจัดหาพัสดุเเละความก้าวหน้าการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/law-ethics/summary/70-law-ethics/406-ethics-2565</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/summary/43-annual-parcel/558-report-parcel-2568-pdf</t>
+        </is>
+      </c>
+      <c r="F84" s="1"/>
       <c r="G84" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>205</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>O16</t>
+          <t>O13</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>ประมวลจริยธรรมเเละการขับเคลื่อนจริยธรรม</t>
+          <t>รายงานผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2567</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/law-ethics/summary/70-law-ethics/408-ethics-2565-3</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.luangnuea.go.th/index.php/annual-parcel/summary/43-annual-parcel/479-report-parcel-2567-4</t>
+        </is>
+      </c>
+      <c r="F85" s="1"/>
       <c r="G85" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>206</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>O16</t>
+          <t>O14</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>ประมวลจริยธรรมเเละการขับเคลื่อนจริยธรรม</t>
+          <t>เเผนการบริหารเเละพัฒนาทรัพยากรบุคคล</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/law-ethics/summary/70-law-ethics/407-ethics-2565-2</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.luangnuea.go.th/index.php/policy-human/summary/72-policy-human/480-plan-personal-2568</t>
+        </is>
+      </c>
+      <c r="F86" s="1"/>
       <c r="G86" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>207</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>O16</t>
+          <t>O15</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>ประมวลจริยธรรมเเละการขับเคลื่อนจริยธรรม</t>
+          <t>รายงานผลการบริหารเเละพัฒนาทรัพยากรบุคคลประจำปี พ.ศ. 2567</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/drive-ethics/summary/153-drive-ethics/486-drive-ethics-2568</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.luangnuea.go.th/index.php/report-manager-human/summary/74-report-manager-human/484-report-manager-human-2567</t>
+        </is>
+      </c>
+      <c r="F87" s="1"/>
       <c r="G87" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>208</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>O17</t>
+          <t>O16</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>แนวปฏิบัติการจัดการ เรื่องร้องเรียนการทุจริต และประพฤติมิชอบ</t>
+          <t>ประมวลจริยธรรมเเละการขับเคลื่อนจริยธรรม</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/measure-complaints/send/113-measure-complaints/312-measure-complaints-2568</t>
-[...2 lines deleted...]
-      <c r="F88" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/law-ethics/summary/70-law-ethics/406-ethics-2565</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>ผู้บริหารท้องถิ่น</t>
+        </is>
+      </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>209</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>O18</t>
+          <t>O16</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>ช่องทางแจ้งเรื่องร้องเรียน การทุจริตและประพฤติมีชอบ</t>
+          <t>ประมวลจริยธรรมเเละการขับเคลื่อนจริยธรรม</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>https://appeal.luangnuea.go.th/</t>
+          <t>https://www.luangnuea.go.th/index.php/law-ethics/summary/70-law-ethics/408-ethics-2565-3</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>ช่องทางเเจ้งร้องเรียนร้องทุกข์อยู่หน้าเว็บไซต์เทศบาลตำบลหลวงเหนือ มุมขวาห้วข้อ ช่องทางติดต่อเทศบาล</t>
+          <t>สมาชิกสภาท้องถิ่น</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>210</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>O19</t>
+          <t>O16</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>ขัอมูลสถิติเรื่องร้องเรียนการทุจริตเเละประพฤติมิชอบ</t>
+          <t>ประมวลจริยธรรมเเละการขับเคลื่อนจริยธรรม</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/report-misconduct-menu/summary/121-report-misconduct/474-report-misconduct-2567</t>
-[...2 lines deleted...]
-      <c r="F90" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/law-ethics/summary/70-law-ethics/407-ethics-2565-2</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>พนักงานส่วนท้องถิ่น</t>
+        </is>
+      </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>211</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>O20</t>
+          <t>O16</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>การเปิดโอกาสให้เกิด การมีส่วนร่วม</t>
+          <t>ประมวลจริยธรรมเเละการขับเคลื่อนจริยธรรม</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/participation/summary/154-participation-activities/481-activities-2568</t>
-[...2 lines deleted...]
-      <c r="F91" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/drive-ethics/summary/153-drive-ethics/486-drive-ethics-2568</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>การขับเคลื่อนจริยธรรม</t>
+        </is>
+      </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>212</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>O21</t>
+          <t>O17</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>ประกาศเจตนารมณ์นโยบาย No Gift Policy จาก การปฏิบัติหน้าที่</t>
+          <t>แนวปฏิบัติการจัดการ เรื่องร้องเรียนการทุจริต และประพฤติมิชอบ</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/no-gift/summary/114-no-gift/467-no-gift-policy-2568</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/measure-complaints/send/113-measure-complaints/312-measure-complaints-2568</t>
+        </is>
+      </c>
+      <c r="F92" s="1"/>
       <c r="G92" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>213</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>O21</t>
+          <t>O18</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>ประกาศเจตนารมณ์นโยบาย No Gift Policy จาก การปฏิบัติหน้าที่</t>
+          <t>ช่องทางแจ้งเรื่องร้องเรียน การทุจริตและประพฤติมีชอบ</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/no-gift/summary/114-no-gift/468-no-gift-policy-2025</t>
+          <t>https://appeal.luangnuea.go.th/</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>ฉบับภาษาอังกฤษ</t>
+          <t>ช่องทางเเจ้งร้องเรียนร้องทุกข์อยู่หน้าเว็บไซต์เทศบาลตำบลหลวงเหนือ มุมขวาห้วข้อ ช่องทางติดต่อเทศบาล</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>214</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>O21</t>
+          <t>O19</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>ประกาศเจตนารมณ์นโยบาย No Gift Policy จาก การปฏิบัติหน้าที่</t>
+          <t>ขัอมูลสถิติเรื่องร้องเรียนการทุจริตเเละประพฤติมิชอบ</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/no-gift/summary/114-no-gift/475-report-nogift-2568</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.luangnuea.go.th/index.php/report-misconduct-menu/summary/121-report-misconduct/474-report-misconduct-2567</t>
+        </is>
+      </c>
+      <c r="F94" s="1"/>
       <c r="G94" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>215</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>O22</t>
+          <t>O20</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>รายงานการรับทรัพย์สินหรือประโยชน์อื่นใดโดยธรรมจรรยา</t>
+          <t>การเปิดโอกาสให้เกิด การมีส่วนร่วม</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/report-benefits-2/summary/180-report-benefits/463-report-benefits-2567</t>
+          <t>https://www.luangnuea.go.th/index.php/participation/summary/154-participation-activities/481-activities-2568</t>
         </is>
       </c>
       <c r="F95" s="1"/>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>216</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>O23</t>
+          <t>O21</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>การประเมินความเสี่ยงที่อาจเกิดการให้หรือรับสินบนจากการดำเนินงานตามภารกิจของหน่วยงานประจำปี พ.ศ. 2568</t>
+          <t>ประกาศเจตนารมณ์นโยบาย No Gift Policy จาก การปฏิบัติหน้าที่</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/risk-assessment/summary/123-risk-assessment/477-risk-assessment-2568</t>
-[...2 lines deleted...]
-      <c r="F96" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/no-gift/summary/114-no-gift/467-no-gift-policy-2568</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>ฉบับภาษาไทย</t>
+        </is>
+      </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>217</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>O24</t>
+          <t>O21</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>รายงานผลการดำเนินการเพื่อจัดการความเสี่ยงการทุจริตเเละประพฤติมิชอบประจำปี พ.ศ. 2567</t>
+          <t>ประกาศเจตนารมณ์นโยบาย No Gift Policy จาก การปฏิบัติหน้าที่</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/report-risk-year/summary/125-report-risk-year/483-report-risk-2567</t>
-[...2 lines deleted...]
-      <c r="F97" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/no-gift/summary/114-no-gift/468-no-gift-policy-2025</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>ฉบับภาษาอังกฤษ</t>
+        </is>
+      </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>218</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>O25</t>
+          <t>O21</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>เเผนปฎิบัติการป้องกันการทุจริต</t>
+          <t>ประกาศเจตนารมณ์นโยบาย No Gift Policy จาก การปฏิบัติหน้าที่</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/plan-protect/summary/47-plan-protect/346-plan-protect-2566-2570</t>
-[...2 lines deleted...]
-      <c r="F98" s="1"/>
+          <t>https://www.luangnuea.go.th/index.php/no-gift/summary/114-no-gift/475-report-nogift-2568</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>การสร้างวัฒนธรรม</t>
+        </is>
+      </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>219</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>O26</t>
+          <t>O22</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>รายงานผลการดำเนินการป้องกันการทุจริตประจำปี พ.ศ. 2567</t>
+          <t>รายงานการรับทรัพย์สินหรือประโยชน์อื่นใดโดยธรรมจรรยา</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/report-corruption/summary/56-report-corruption/485-report-corruption-2567</t>
+          <t>https://www.luangnuea.go.th/index.php/report-benefits-2/summary/180-report-benefits/463-report-benefits-2567</t>
         </is>
       </c>
       <c r="F99" s="1"/>
       <c r="G99" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>220</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>O27</t>
+          <t>O23</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>มาตรการส่งเสริมคุณธรรมและ ความโปร่งใสภายในหน่วยงาน</t>
+          <t>การประเมินความเสี่ยงที่อาจเกิดการให้หรือรับสินบนจากการดำเนินงานตามภารกิจของหน่วยงานประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/gov-just/summary/171-gov-just/482-gov-just-2568</t>
+          <t>https://www.luangnuea.go.th/index.php/risk-assessment/summary/123-risk-assessment/477-risk-assessment-2568</t>
         </is>
       </c>
       <c r="F100" s="1"/>
       <c r="G100" s="1" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>221</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2568</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>O28</t>
+          <t>O24</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>รายงานผลการดำเนินการเพื่อส่งเสริมคุณธรรมเเละความโปร่งใสภายในหน่วยงาน ประจำปี พ.ศ. 2567</t>
+          <t>รายงานผลการดำเนินการเพื่อจัดการความเสี่ยงการทุจริตเเละประพฤติมิชอบประจำปี พ.ศ. 2567</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>https://www.luangnuea.go.th/index.php/report-operation-menu/summary/120-report-operation/476-report-operation-2567</t>
+          <t>https://www.luangnuea.go.th/index.php/report-risk-year/summary/125-report-risk-year/483-report-risk-2567</t>
         </is>
       </c>
       <c r="F101" s="1"/>
       <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>2568</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>O25</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>เเผนปฎิบัติการป้องกันการทุจริต</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.luangnuea.go.th/index.php/plan-protect/summary/47-plan-protect/346-plan-protect-2566-2570</t>
+        </is>
+      </c>
+      <c r="F102" s="1"/>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>2568</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>O26</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>รายงานผลการดำเนินการป้องกันการทุจริตประจำปี พ.ศ. 2567</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.luangnuea.go.th/index.php/report-corruption/summary/56-report-corruption/485-report-corruption-2567</t>
+        </is>
+      </c>
+      <c r="F103" s="1"/>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>224</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2568</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>O27</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>มาตรการส่งเสริมคุณธรรมและ ความโปร่งใสภายในหน่วยงาน</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.luangnuea.go.th/index.php/gov-just/summary/171-gov-just/482-gov-just-2568</t>
+        </is>
+      </c>
+      <c r="F104" s="1"/>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>225</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2568</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>O28</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>รายงานผลการดำเนินการเพื่อส่งเสริมคุณธรรมเเละความโปร่งใสภายในหน่วยงาน ประจำปี พ.ศ. 2567</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.luangnuea.go.th/index.php/report-operation-menu/summary/120-report-operation/476-report-operation-2567</t>
+        </is>
+      </c>
+      <c r="F105" s="1"/>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">