--- v0 (2026-06-28)
+++ v1 (2026-08-16)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ita_id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>year_no</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>topic_no</t>
         </is>
       </c>
@@ -1106,1011 +1106,1143 @@
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>O24</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>รายงานผลการดำเนินการป้องกันการทุจริตประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>https://luangnuea.go.th/index.php/report-corruption/send/56-report-corruption/583-report-corruption-2568</t>
         </is>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>284</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>O1</t>
+          <t>O25</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>โครงสร้างเเละอำนาจหน้าที่</t>
+          <t>การนำผลการประเมิน ITA ไปสู่การพัฒนาองค์กร</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/chart-menu</t>
+          <t>https://luangnuea.go.th/index.php/applying-ita</t>
         </is>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>285</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>O1</t>
+          <t>O25</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>โครงสร้างเเละอำนาจหน้าที่</t>
+          <t>การนำผลการประเมิน ITA ไปสู่การพัฒนาองค์กร</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/menu-mobile/power-authority</t>
+          <t>https://luangnuea.go.th/index.php/applying-ita/send/201-applying-ita/633-applying-ita-2568</t>
         </is>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>286</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>O2</t>
+          <t>O26</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลผู้บริหาร</t>
+          <t>รายงานผลการดำเนินการเพื่อส่งเสริมคุณธรรมเเละความโปร่งใสภายในหน่วยงาน ประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/management</t>
+          <t>https://luangnuea.go.th/index.php/report-operation-menu</t>
         </is>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>287</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>O2</t>
+          <t>O26</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลผู้บริหาร</t>
+          <t>รายงานผลการดำเนินการเพื่อส่งเสริมคุณธรรมเเละความโปร่งใสภายในหน่วยงาน ประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/structure</t>
+          <t>https://luangnuea.go.th/index.php/report-operation-menu/send/120-report-operation/632-report-operation-2568</t>
         </is>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>O3</t>
+          <t>O1</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลการติดต่อเเละช่องทางการสอบถาม</t>
+          <t>โครงสร้างเเละอำนาจหน้าที่</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/contact-menu/map</t>
+          <t>https://luangnuea.go.th/index.php/chart-menu</t>
         </is>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>228</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>O3</t>
+          <t>O1</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>ข้อมูลการติดต่อเเละช่องทางการสอบถาม</t>
+          <t>โครงสร้างเเละอำนาจหน้าที่</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>https://forum.luangnuea.go.th/</t>
+          <t>https://luangnuea.go.th/index.php/menu-mobile/power-authority</t>
         </is>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>229</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>O4</t>
+          <t>O2</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>ข่าวประชาสัมพันธ์</t>
+          <t>ข้อมูลผู้บริหาร</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/menu-mobile/activity/485-activity20-2-2569</t>
+          <t>https://luangnuea.go.th/index.php/management</t>
         </is>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>230</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>O5</t>
+          <t>O2</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
+          <t>ข้อมูลผู้บริหาร</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/local-plan/send/45-local-plan/180-plan-local-2566-2570</t>
+          <t>https://luangnuea.go.th/index.php/structure</t>
         </is>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>231</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>O5</t>
+          <t>O3</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
+          <t>ข้อมูลการติดต่อเเละช่องทางการสอบถาม</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/local-plan/send/45-local-plan/619-plan-local-2566-2570-edit1</t>
+          <t>https://luangnuea.go.th/index.php/contact-menu/map</t>
         </is>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>232</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>O6</t>
+          <t>O3</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>แผนเเละความก้าวหน้าในการดำเนินงานเเละการใช้งบประมาณประจำปี 2569</t>
+          <t>ข้อมูลการติดต่อเเละช่องทางการสอบถาม</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/575-report-annual-year-2569-m6</t>
+          <t>https://forum.luangnuea.go.th/</t>
         </is>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>233</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>O7</t>
+          <t>O4</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>รายงานผลการดำเนินงาน ประจำปี2568</t>
+          <t>ข่าวประชาสัมพันธ์</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/574-report-annual-year-2568-m12</t>
+          <t>https://luangnuea.go.th/index.php/menu-mobile/activity/485-activity20-2-2569</t>
         </is>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>234</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>O8</t>
+          <t>O5</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการปฏิบัติงานของเจ้าหน้าที่</t>
+          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/operation-manual/send/79-operation-manual/434-manual-user</t>
+          <t>https://luangnuea.go.th/index.php/local-plan/send/45-local-plan/180-plan-local-2566-2570</t>
         </is>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>235</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>O9</t>
+          <t>O5</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
+          <t>เเผนยุทธศาสตร์หรือเเผนพัฒนาหน่วยงาน</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/manual-service-people/send/82-manual-commercial-service/120-manual-trade</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/local-plan/send/45-local-plan/619-plan-local-2566-2570-edit1</t>
+        </is>
+      </c>
+      <c r="F42" s="1"/>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>236</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>O9</t>
+          <t>O6</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
+          <t>แผนเเละความก้าวหน้าในการดำเนินงานเเละการใช้งบประมาณประจำปี 2569</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/manual-service-people/send/90-manual-welfare-service/128-manual-social</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/575-report-annual-year-2569-m6</t>
+        </is>
+      </c>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>237</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>O9</t>
+          <t>O7</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
+          <t>รายงานผลการดำเนินงาน ประจำปี2568</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/manual-service-people/send/88-manual-income-service/126-manual-income</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://luangnuea.go.th/index.php/report-annual-year/send/50-report-annual-year/574-report-annual-year-2568-m12</t>
+        </is>
+      </c>
+      <c r="F44" s="1"/>
       <c r="G44" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>238</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O8</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการปฏิบัติงานของเจ้าหน้าที่</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/eservice/</t>
+          <t>https://luangnuea.go.th/index.php/operation-manual/send/79-operation-manual/434-manual-user</t>
         </is>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>239</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/eservice/manual1.png</t>
-[...2 lines deleted...]
-      <c r="F46" s="1"/>
+          <t>https://luangnuea.go.th/index.php/manual-service-people/send/82-manual-commercial-service/120-manual-trade</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>การจดทะเบียนพาณิชย์</t>
+        </is>
+      </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>240</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>https://e-service.luangnuea.go.th/</t>
-[...2 lines deleted...]
-      <c r="F47" s="1"/>
+          <t>https://luangnuea.go.th/index.php/manual-service-people/send/90-manual-welfare-service/128-manual-social</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>งานสวัสดิการสังคม</t>
+        </is>
+      </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>O10</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>E-Service</t>
+          <t>คู่มือหรือเเนวทางการให้บริการสำหรับผู้รับบริการหรือผู้มาติดต่อ</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/static-two-way</t>
-[...2 lines deleted...]
-      <c r="F48" s="1"/>
+          <t>https://luangnuea.go.th/index.php/manual-service-people/send/88-manual-income-service/126-manual-income</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>งานจัดเก็บรายได้</t>
+        </is>
+      </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>242</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>O10</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>E-Service</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/static-two-way/send/172-static-two-way/581-static-two-way-m9-2568</t>
+          <t>https://luangnuea.go.th/eservice/</t>
         </is>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>243</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>O10</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>E-Service</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/static-two-way/send/172-static-two-way/582-static-two-way-m3-2569</t>
+          <t>https://luangnuea.go.th/eservice/manual1.png</t>
         </is>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>244</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel</t>
+          <t>https://e-service.luangnuea.go.th/</t>
         </is>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>245</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/624-report-parcel-2569</t>
+          <t>https://luangnuea.go.th/index.php/static-two-way</t>
         </is>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>246</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>O11</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/625-report-parcel-2569-xlsx</t>
+          <t>https://luangnuea.go.th/index.php/static-two-way/send/172-static-two-way/581-static-two-way-m9-2568</t>
         </is>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>247</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>O12</t>
+          <t>O10</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+          <t>E-Service</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel</t>
+          <t>https://luangnuea.go.th/index.php/static-two-way/send/172-static-two-way/582-static-two-way-m3-2569</t>
         </is>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>248</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>O12</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/622-report-parcel-2568-2</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel</t>
         </is>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>249</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>O12</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/623-report-parcel-2568-2-xlsx</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/624-report-parcel-2569</t>
         </is>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>250</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>O13</t>
+          <t>O11</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>หลักเกณฑ์เเละเเผนการบริหารเเละพัฒนาทรัพยากรบุคคล ประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>สรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุรายเดือนประจำปีงบประมาณ พ.ศ. 2569</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/625-report-parcel-2569-xlsx</t>
         </is>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>251</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2569</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>O13</t>
+          <t>O12</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>หลักเกณฑ์เเละเเผนการบริหารเเละพัฒนาทรัพยากรบุคคล ประจำปีงบประมาณ พ.ศ. 2569</t>
+          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>https://luangnuea.go.th/index.php/policy-human</t>
+          <t>https://luangnuea.go.th/index.php/annual-parcel</t>
         </is>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>252</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>2569</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>O12</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/622-report-parcel-2568-2</t>
+        </is>
+      </c>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>253</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>2569</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>O12</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>รายงานสรุปผลการจัดซื้อจัดจ้างหรือการจัดหาพัสดุประจำปี พ.ศ. 2568</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>https://luangnuea.go.th/index.php/annual-parcel/send/43-annual-parcel/623-report-parcel-2568-2-xlsx</t>
+        </is>
+      </c>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>2569</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>O13</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>หลักเกณฑ์เเละเเผนการบริหารเเละพัฒนาทรัพยากรบุคคล ประจำปีงบประมาณ พ.ศ. 2569</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>https://luangnuea.go.th/index.php</t>
+        </is>
+      </c>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>255</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>2569</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>O13</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>หลักเกณฑ์เเละเเผนการบริหารเเละพัฒนาทรัพยากรบุคคล ประจำปีงบประมาณ พ.ศ. 2569</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>https://luangnuea.go.th/index.php/policy-human</t>
+        </is>
+      </c>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">